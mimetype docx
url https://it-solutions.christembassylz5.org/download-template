--- v0 (2026-05-01)
+++ v1 (2026-07-01)
@@ -1,1320 +1,2504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="68DC80B0">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...44 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRODUCT REQUIREMENTS DOCUMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="6" w:space="6"/>
+        </w:pBdr>
+        <w:spacing w:after="400" w:before="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...116 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...92 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  OVERVIEW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="AAAAAA"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete all fields before circulating this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="6960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F2EDD8" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6960"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="888888"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Enter project name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F2EDD8" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6960"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="888888"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Enter owner / DRI name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F2EDD8" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6960"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="888888"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[e.g. v1.0]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F2EDD8" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6960"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="888888"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[DD / MM / YYYY]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F2EDD8" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6960"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="888888"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[The single most important outcome of this project]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...92 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  PAIN POINTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document the specific problems users, customers, or the business are experiencing. Be concrete — vague pain points lead to vague solutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="500"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="4360"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="2E2E2E" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="2E2E2E" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pain Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="2E2E2E" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who Feels It</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="2E2E2E" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Severity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4360"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="2E2E2E" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How This Project Solves It</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Describe the pain clearly]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[User / Team / Business]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High / Med / Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4360"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[How this project alleviates or eliminates the pain]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Describe the pain clearly]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[User / Team / Business]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High / Med / Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4360"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[How this project alleviates or eliminates the pain]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Add more rows as needed]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4360"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...92 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  BUSINESS OBJECTIVES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...69 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Problem: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why are we doing this? What breaks if we don't?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KPIs: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How will success be measured? (e.g. 20% reduction in ticket volume, NPS +10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  FUNCTIONAL REQUIREMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Priority scale — P0: must-have / P1: should-have / P2: nice-to-have</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="5160"/>
+        <w:gridCol w:w="800"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="C4A050" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="C4A050" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feature Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5160"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="C4A050" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="C4A050" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Priority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Feature Name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5160"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[The system must do X when Y condition is met]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Feature Name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5160"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Describe behavior, edge cases, and acceptance criteria]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Feature Name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5160"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="F9F7F2" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Add rows as needed]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:left w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:bottom w:val="single" w:color="DDDDDD" w:sz="1"/>
+              <w:right w:val="single" w:color="DDDDDD" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="2E2E2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  TECHNICAL CONSTRAINTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dependencies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[e.g. Stripe API, Firebase, External DB]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Any third-party service this feature relies on]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security &amp; Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[e.g. GDPR, data encryption at rest/in-transit, role-based access]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[e.g. API must respond within 500ms under 1,000 concurrent users]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="C4A050" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C4A050"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  SCOPE BOUNDARIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In-Scope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Feature A]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Feature B]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E2E2E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Out-of-Scope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Future integrations]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[V2 ideas / post-launch considerations]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="C4A050" w:sz="4" w:space="6"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:before="600"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidential  ·  Internal Use Only</w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11906" w:h="16838"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...89 lines deleted...]
-</w:fonts>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...11 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:spaceForUL/>
-[...9 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...18 lines deleted...]
-  <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...250 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="2">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="0"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="0"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="0"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="100" w:before="320"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="C4A050"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="100" w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E2E2E"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...251 lines deleted...]
-</a:theme>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...12 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Un-named</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>kings</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...6 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>